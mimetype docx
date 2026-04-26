--- v0 (2026-01-23)
+++ v1 (2026-04-26)
@@ -76,51 +76,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tqjybky5lyee" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rize for YC Application Form Template</w:t>
         <w:br w:type="textWrapping"/>
-        <w:t xml:space="preserve">(Spring 2026)</w:t>
+        <w:t xml:space="preserve">(Summer 2026)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
@@ -146,56 +146,59 @@
           <w:bCs w:val="1"/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt;Add Company Name&gt;&gt;</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ginooyked504" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Founders:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_aocwztjsfevy" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 Founders’ Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
@@ -1296,56 +1299,59 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_x7l26vngyffx" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_afyuqgwp2r8y" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Founder Video</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n3ep0r9839dy" w:id="6"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -1405,56 +1411,59 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hpovl3s0z2y9" w:id="8"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_59o7p75hxg3m" w:id="9"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Company </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_iv6a7xlc2ly1" w:id="10"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1  Describe what your company does in 50 characters or less.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1601,52 +1610,50 @@
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8yxo2yzaqwsh" w:id="17"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5 If login credentials are required for the link above, enter them here.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
@@ -1792,63 +1799,59 @@
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9ft4wxgfodpd" w:id="22"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.8 Explain your decision regarding location.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:color w:val="555555"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
@@ -1883,1721 +1886,1939 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_y3nzi47z645o" w:id="24"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 How far along are you? Please explain. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_m3rbges6kfe" w:id="25"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_l8iuun53gqs8" w:id="26"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.2 How long has each of you been working on this? How much of that has been full-time? Please explain.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">4.2 How long has each of you been working on this? How much of that has been full-time? Please explain. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_36k7h6pgbqoh" w:id="27"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cj30gfp46uko" w:id="28"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3 What tech stack are you using, or planning to use, to build this product?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Include AI models and AI coding tools you use.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8tlqnej6hmq9" w:id="29"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_yvm99qnz6xff" w:id="29"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tyv617mc1pff" w:id="30"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_axuaa0sonkdt" w:id="30"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optional: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attach a coding agent session you're particularly proud of.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jy7bb4lsf5q8" w:id="31"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is an experimental question for the Summer 2026 batch to give people a chance to show off their skills with AI coding tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_27rrwbb07shv" w:id="32"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Many coding agents (e.g. Claude Code, Cursor, etc) have a `/export` command, or otherwise include a button allowing you to export a transcript. Can be text or markdown.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8tlqnej6hmq9" w:id="33"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Learn more about this question here.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wr8dvo496qbc" w:id="34"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tyv617mc1pff" w:id="35"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Are people using your product? (Yes/No)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sodkij8pklg6" w:id="31"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sodkij8pklg6" w:id="36"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, how many active users or customers do you have? How many are paying? Who is paying you the most, and how much do they pay you?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_yhvc8w9vlht0" w:id="32"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_yhvc8w9vlht0" w:id="37"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If NO, When will you have a version people can use?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
-        <w:rPr/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_eej1mkr0pepo" w:id="38"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sx5br42xz3az" w:id="34"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sx5br42xz3az" w:id="39"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.5 Do you have revenue? (Yes/No)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wfnmorqnn74k" w:id="35"/>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wfnmorqnn74k" w:id="40"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, How much revenue?  (Not cumulative and not GMV. Please use USD. If none, enter '0')</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_arw58ycoqre3" w:id="36"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_arw58ycoqre3" w:id="41"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e9oyy396zi9i" w:id="37"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e9oyy396zi9i" w:id="42"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">October</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8xp43v9hxhpx" w:id="38"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8xp43v9hxhpx" w:id="43"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">November</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lkckmp1vi7o7" w:id="39"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lkckmp1vi7o7" w:id="44"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4mnqsqbdfcb" w:id="40"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4mnqsqbdfcb" w:id="45"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">January</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kiysuhh5dko0" w:id="41"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kiysuhh5dko0" w:id="46"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">February</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1lq2niadbzgw" w:id="42"/>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1lq2niadbzgw" w:id="47"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Where does your revenue come from? If your revenue comes from multiple sources (ex. multiple products, multiple companies or a mix of consulting and this product), please break down how much is coming from each source.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cl500iqmn4ow" w:id="43"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cl500iqmn4ow" w:id="48"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anything else you would like us to know regarding your revenue or growth rate?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="f6f6ef" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ee0gv3l5kzmk" w:id="44"/>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ee0gv3l5kzmk" w:id="49"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.6 If you are applying with the same idea as a previous batch, did anything change? If you applied with a different idea, why did you pivot and what did you learn from the last idea? Please explain. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_l7eyznk7bicb" w:id="45"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_l7eyznk7bicb" w:id="50"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.7 If you have already participated or committed to participate in an incubator, "accelerator" or "pre-accelerator" program, please tell us about it.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kiy1nd55te8f" w:id="46"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kiy1nd55te8f" w:id="51"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1wmv0q8hmtsy" w:id="52"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Idea:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zbjy872l4lfj" w:id="48"/>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zbjy872l4lfj" w:id="53"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 Why did you pick this idea to work on? Do you have domain expertise in this area? How do</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">you know people need what you're making?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mj9yrjc599ur" w:id="49"/>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mj9yrjc599ur" w:id="54"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2 Who are your competitors? What do you understand about your business that they don't?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rpl04f8txabq" w:id="50"/>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rpl04f8txabq" w:id="55"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3 How do or will you make money? How much could you make?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n6oaid46dkix" w:id="56"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(We realize you can't know precisely, but give your best estimate.)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n3p1to5wf8y6" w:id="52"/>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n3p1to5wf8y6" w:id="57"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.4 Which category best applies to your company? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:widowControl w:val="0"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gz2wplv55kv4" w:id="58"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(eg: Adtech, B2B SaaS, Entertainment, Healthcare, Retail, Security, VR/AR, etc.)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_b8841hcagmm6" w:id="54"/>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_b8841hcagmm6" w:id="59"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.5 If you had any other ideas you considered applying with, please list them. One may be something we've been waiting for. Often when we fund people it's to do something they list here and not in the main application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fxxqx3iu1tml" w:id="55"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fxxqx3iu1tml" w:id="60"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_orzt4wsua2ul" w:id="56"/>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_orzt4wsua2ul" w:id="61"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Equity:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e7d3zi3uj0ef" w:id="57"/>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e7d3zi3uj0ef" w:id="62"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1 Have you formed ANY legal entity yet? (Yes/No)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="80" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kksrh1e1kgf5" w:id="58"/>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kksrh1e1kgf5" w:id="63"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(This may be in the US, in your home country or in another country.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jxygoom04g2p" w:id="59"/>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jxygoom04g2p" w:id="64"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, Please list all legal entities you have and in what state or country each was formed (e.g. Delaware C Corp, Mexican SAPI, Singapore Pvt Ltd, etc.). This might include subsidiary companies, legal entities you formed in other markets to do business, entities you created before a pivot, or legal entities you set up to employ developers or other service providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2okr4k2o4l15" w:id="60"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2okr4k2o4l15" w:id="65"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, Please describe the breakdown of the equity ownership in percentages among the founders, employees and any other stockholders. If there are multiple founders, be sure to give the equity ownership of each founder and founder title (e.g. CEO).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wk4jn36ldqcg" w:id="61"/>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wk4jn36ldqcg" w:id="66"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have not formed the company yet, describe the planned equity ownership breakdown among the founders, employees and any other proposed stockholders. If there are multiple founders, be sure to give the proposed equity ownership of each founder and founder title (e.g. CEO). (This question is as much for you as us.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:color w:val="555555"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_f1jb7s54h7xb" w:id="62"/>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_f1jb7s54h7xb" w:id="67"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2 Have you taken any investments yet? (Yes/No) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bacaaw8dr3nc" w:id="63"/>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bacaaw8dr3nc" w:id="68"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, List any investments your company has received. Include the name of the investor, the amount invested, the premoney valuation / valuation cap, the type of security sold (convertible notes, safes or stock), and the investment date.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_66ixzmppgyz3" w:id="64"/>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_66ixzmppgyz3" w:id="69"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How much money have you raised from investors in total in US Dollars?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_s9ye809g4izq" w:id="65"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_s9ye809g4izq" w:id="70"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How much money do you spend per month?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sigsc1mzdoym" w:id="66"/>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sigsc1mzdoym" w:id="71"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How much money does your company have in the bank now?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_j280jcgq9ky9" w:id="67"/>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_j280jcgq9ky9" w:id="72"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How long is your runway? (e.g. 5 months)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4txjwjygff8t" w:id="68"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4txjwjygff8t" w:id="73"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3. Are you currently fundraising? (Yes/No) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wyty6p4dpwz3" w:id="69"/>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wyty6p4dpwz3" w:id="74"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, Please provide any relevant details about your current fundraise.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qlsxqn4tasdd" w:id="70"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qlsxqn4tasdd" w:id="75"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xstgfrinbxy4" w:id="71"/>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xstgfrinbxy4" w:id="76"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Curious:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o2isjy1rrvbw" w:id="72"/>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o2isjy1rrvbw" w:id="77"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1. What convinced you to apply to Y Combinator? Did someone encourage you to apply? Have you been to any YC events?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wqkmqrr6695j" w:id="73"/>
-[...72 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wqkmqrr6695j" w:id="78"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2. How did you hear about Y Combinator?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:i w:val="1"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ctlwo4cexdqg" w:id="79"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: After submitting your application with Y Combinator, you will be able to edit only certain sections: founder profiles, founder video, demo video, progress, and fundraising.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to get your application reviewed (Alternatively, use this link - https://ycreviewer.razorpay.com/)</w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId10" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="431.99999999999994" w:top="431.99999999999994" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Lato">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Avenir"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -3766,59 +3987,61 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir" w:cs="Avenir" w:eastAsia="Avenir" w:hAnsi="Avenir"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+        <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+      </w:pBdr>
+      <w:spacing w:before="320" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:bCs w:val="0"/>
+      <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
       <w:color w:val="434343"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
@@ -3878,51 +4101,51 @@
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ycombinator.com/video" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ycreviewer.razorpay.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ycombinator.com/video" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ycombinator/status/2019527704064741823" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>