--- v1 (2026-04-26)
+++ v2 (2026-07-28)
@@ -76,135 +76,114 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tqjybky5lyee" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rize for YC Application Form Template</w:t>
         <w:br w:type="textWrapping"/>
-        <w:t xml:space="preserve">(Summer 2026)</w:t>
+        <w:t xml:space="preserve">(Fall 2026)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt;Add Company Name&gt;&gt;</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ginooyked504" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Founders:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_aocwztjsfevy" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 Founders’ Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="9210.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
@@ -225,534 +204,576 @@
           <w:tblGrid>
             <w:gridCol w:w="675"/>
             <w:gridCol w:w="2865"/>
             <w:gridCol w:w="2130"/>
             <w:gridCol w:w="1770"/>
             <w:gridCol w:w="1770"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">S No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Email*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">LinkedIn URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">John Doe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">john@email.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">+91 9123456789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
@@ -838,143 +859,143 @@
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...40 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
@@ -1060,2801 +1081,2742 @@
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...40 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-      <w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2 How long have the founders known one another and how did you meet? Have any of the founders not met in person?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3 Who writes code, or does other technical work on your product? Was any of it done by a non-founder? Please explain.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4  Are you looking for a cofounder?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_x7l26vngyffx" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_afyuqgwp2r8y" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Founder Video</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n3ep0r9839dy" w:id="6"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please record a one minute video introducing the founder(s). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_pr8zyq4b5qha" w:id="7"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Make sure the file does not exceed 100 MB. </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Read more about the video here.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hpovl3s0z2y9" w:id="8"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_59o7p75hxg3m" w:id="9"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Company </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_iv6a7xlc2ly1" w:id="10"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1  Describe what your company does in 50 characters or less.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ckpynepskedp" w:id="11"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_33htohcnucvo" w:id="12"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 Company URL, if any:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_eld2jje0m421" w:id="13"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_udyqfm5bngvj" w:id="14"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 If you have a demo, please share the URL. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_g1cvx9ssfrvj" w:id="15"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anything that shows us how the product works. Please limit to 3 minutes / 100 MB.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_uutfarxz06yq" w:id="16"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4 Please provide a link to the product, if any.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:before="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
-      <w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8yxo2yzaqwsh" w:id="17"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5 If login credentials are required for the link above, enter them here.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="80" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:color w:val="434343"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_uzh0e4ygcake" w:id="18"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">username/ password</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_r6oxcvpvlcxs" w:id="19"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.6 What is your company going to make? Please describe your product and what it does or will do.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sdqb6dfu0wql" w:id="20"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.7  Where do you live now, and where would the company be based after YC?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:spacing w:after="140" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_d9h22efk41qb" w:id="21"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the format City A, Country A / City B, Country B.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_41s38vyvgmtw" w:id="23"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9ft4wxgfodpd" w:id="22"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.8 Explain your decision regarding location.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:br w:type="textWrapping"/>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Progress:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_y3nzi47z645o" w:id="24"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_y3nzi47z645o" w:id="23"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 How far along are you? Please explain. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_m3rbges6kfe" w:id="24"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_l8iuun53gqs8" w:id="25"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2 How long has each of you been working on this? How much of that has been full-time? Please explain.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_36k7h6pgbqoh" w:id="26"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cj30gfp46uko" w:id="28"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cj30gfp46uko" w:id="27"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3 What tech stack are you using, or planning to use, to build this product?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Include AI models and AI coding tools you use.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="200" w:lineRule="auto"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        <w:spacing w:after="20" w:before="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:shd w:fill="f6f6ef" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_aztmzpsgliga" w:id="28"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="20" w:before="0" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:rtl w:val="0"/>
-[...8 lines deleted...]
-        <w:ind w:left="360" w:firstLine="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:fill="f6f6ef" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_i7cosq4york1" w:id="29"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="20" w:before="0" w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:fill="f6f6ef" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8tlqnej6hmq9" w:id="30"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:fill="f6f6ef" w:val="clear"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optional: attach a coding agent session you're particularly proud of.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        </w:pBdr>
+        <w:shd w:fill="f6f6ef" w:val="clear"/>
+        <w:spacing w:after="300" w:before="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8tlqnej6hmq9" w:id="30"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is an experimental question for the Fall 2026 batch to give people a chance to show off their skills with AI coding tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        </w:pBdr>
+        <w:shd w:fill="f6f6ef" w:val="clear"/>
+        <w:spacing w:after="300" w:before="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8tlqnej6hmq9" w:id="30"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Many coding agents (e.g. Claude Code, Cursor, etc) have a `/export` command, or otherwise include a button allowing you to export a transcript. Can be text or markdown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        </w:pBdr>
+        <w:shd w:fill="f6f6ef" w:val="clear"/>
+        <w:spacing w:after="300" w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jy7bb4lsf5q8" w:id="31"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_522dllie2g77" w:id="31"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn more about this question </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-            <w:color w:val="1155cc"/>
-            <w:u w:val="single"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="268bd2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">Learn more about this question here.</w:t>
+          <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wr8dvo496qbc" w:id="34"/>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_tyv617mc1pff" w:id="32"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Are people using your product? (Yes/No)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sodkij8pklg6" w:id="36"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sodkij8pklg6" w:id="33"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, how many active users or customers do you have? How many are paying? Who is paying you the most, and how much do they pay you?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_yhvc8w9vlht0" w:id="37"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_yhvc8w9vlht0" w:id="34"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If NO, When will you have a version people can use?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_eej1mkr0pepo" w:id="35"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sx5br42xz3az" w:id="39"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sx5br42xz3az" w:id="36"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.5 Do you have revenue? (Yes/No)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wfnmorqnn74k" w:id="40"/>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wfnmorqnn74k" w:id="37"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, How much revenue?  (Not cumulative and not GMV. Please use USD. If none, enter '0')</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_arw58ycoqre3" w:id="38"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">October 2025: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e9oyy396zi9i" w:id="39"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">November 2025: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_8xp43v9hxhpx" w:id="40"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 2025: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lkckmp1vi7o7" w:id="41"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">January 2026: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:sz w:val="22"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4mnqsqbdfcb" w:id="42"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">February 2026: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:sz w:val="22"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kiysuhh5dko0" w:id="43"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 2026: ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_j06yg4ii9nb2" w:id="44"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">April 2026: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xo5d2fbu35ra" w:id="45"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 2026: ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1lq2niadbzgw" w:id="47"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1lq2niadbzgw" w:id="46"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Where does your revenue come from? If your revenue comes from multiple sources (ex. multiple products, multiple companies or a mix of consulting and this product), please break down how much is coming from each source.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cl500iqmn4ow" w:id="48"/>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cl500iqmn4ow" w:id="47"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anything else you would like us to know regarding your revenue or growth rate?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:fill="f6f6ef" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ee0gv3l5kzmk" w:id="48"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6 If you are applying with the same idea as a previous batch, did anything change? If you applied with a different idea, why did you pivot and what did you learn from the last idea? Please explain. </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ee0gv3l5kzmk" w:id="49"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_l7eyznk7bicb" w:id="49"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.6 If you are applying with the same idea as a previous batch, did anything change? If you applied with a different idea, why did you pivot and what did you learn from the last idea? Please explain. </w:t>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">4.7 If you have already participated or committed to participate in an incubator, "accelerator" or "pre-accelerator" program, please tell us about it.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_l7eyznk7bicb" w:id="50"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kiy1nd55te8f" w:id="50"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">4.7 If you have already participated or committed to participate in an incubator, "accelerator" or "pre-accelerator" program, please tell us about it.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1wmv0q8hmtsy" w:id="51"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Idea:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-      <w:pPr>
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zbjy872l4lfj" w:id="53"/>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zbjy872l4lfj" w:id="52"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 Why did you pick this idea to work on? Do you have domain expertise in this area? How do</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">you know people need what you're making?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mj9yrjc599ur" w:id="54"/>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mj9yrjc599ur" w:id="53"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2 Who are your competitors? What do you understand about your business that they don't?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rpl04f8txabq" w:id="55"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rpl04f8txabq" w:id="54"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3 How do or will you make money? How much could you make?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n6oaid46dkix" w:id="55"/>
       <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">5.3 How do or will you make money? How much could you make?</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(We realize you can't know precisely, but give your best estimate.)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
-      <w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n3p1to5wf8y6" w:id="57"/>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n3p1to5wf8y6" w:id="56"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.4 Which category best applies to your company? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gz2wplv55kv4" w:id="57"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(eg: Adtech, B2B SaaS, Entertainment, Healthcare, Retail, Security, VR/AR, etc.)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_b8841hcagmm6" w:id="59"/>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_b8841hcagmm6" w:id="58"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.5 If you had any other ideas you considered applying with, please list them. One may be something we've been waiting for. Often when we fund people it's to do something they list here and not in the main application.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_orzt4wsua2ul" w:id="61"/>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_orzt4wsua2ul" w:id="59"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Equity:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e7d3zi3uj0ef" w:id="62"/>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e7d3zi3uj0ef" w:id="60"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1 Have you formed ANY legal entity yet? (Yes/No)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="80" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kksrh1e1kgf5" w:id="63"/>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_kksrh1e1kgf5" w:id="61"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(This may be in the US, in your home country or in another country.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jxygoom04g2p" w:id="64"/>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jxygoom04g2p" w:id="62"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, Please list all legal entities you have and in what state or country each was formed (e.g. Delaware C Corp, Mexican SAPI, Singapore Pvt Ltd, etc.). This might include subsidiary companies, legal entities you formed in other markets to do business, entities you created before a pivot, or legal entities you set up to employ developers or other service providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2okr4k2o4l15" w:id="65"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2okr4k2o4l15" w:id="63"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, Please describe the breakdown of the equity ownership in percentages among the founders, employees and any other stockholders. If there are multiple founders, be sure to give the equity ownership of each founder and founder title (e.g. CEO).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wk4jn36ldqcg" w:id="66"/>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wk4jn36ldqcg" w:id="64"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have not formed the company yet, describe the planned equity ownership breakdown among the founders, employees and any other proposed stockholders. If there are multiple founders, be sure to give the proposed equity ownership of each founder and founder title (e.g. CEO). (This question is as much for you as us.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:color w:val="555555"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_f1jb7s54h7xb" w:id="67"/>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_f1jb7s54h7xb" w:id="65"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2 Have you taken any investments yet? (Yes/No) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bacaaw8dr3nc" w:id="68"/>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_bacaaw8dr3nc" w:id="66"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, List any investments your company has received. Include the name of the investor, the amount invested, the premoney valuation / valuation cap, the type of security sold (convertible notes, safes or stock), and the investment date.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_66ixzmppgyz3" w:id="69"/>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_66ixzmppgyz3" w:id="67"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How much money have you raised from investors in total in US Dollars?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_s9ye809g4izq" w:id="70"/>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_s9ye809g4izq" w:id="68"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How much money do you spend per month?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sigsc1mzdoym" w:id="71"/>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sigsc1mzdoym" w:id="69"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How much money does your company have in the bank now?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_j280jcgq9ky9" w:id="72"/>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_j280jcgq9ky9" w:id="70"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How long is your runway? (e.g. 5 months)</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4txjwjygff8t" w:id="73"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4txjwjygff8t" w:id="71"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. Are you currently fundraising? (Yes/No) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:before="320" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wyty6p4dpwz3" w:id="74"/>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wyty6p4dpwz3" w:id="72"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If YES, Please provide any relevant details about your current fundraise.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:pBdr>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="140" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qlsxqn4tasdd" w:id="73"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
-      <w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xstgfrinbxy4" w:id="76"/>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xstgfrinbxy4" w:id="74"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Curious:</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o2isjy1rrvbw" w:id="75"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1. What convinced you to apply to Y Combinator? Did someone encourage you to apply? Have you been to any YC events?</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o2isjy1rrvbw" w:id="77"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wqkmqrr6695j" w:id="76"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. How did you hear about Y Combinator?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ctlwo4cexdqg" w:id="77"/>
       <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
-[...98 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: After submitting your application with Y Combinator, you will be able to edit only certain sections: founder profiles, founder video, demo video, progress, and fundraising.</w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference r:id="rId10" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="431.99999999999994" w:top="431.99999999999994" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Lato">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Avenir"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -3987,61 +3949,59 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir" w:cs="Avenir" w:eastAsia="Avenir" w:hAnsi="Avenir"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:ind w:left="720" w:hanging="360"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
@@ -4101,51 +4061,51 @@
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ycreviewer.razorpay.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ycombinator.com/video" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ycombinator/status/2019527704064741823" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ycombinator.com/video" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ycombinator/status/2019527704064741823" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>